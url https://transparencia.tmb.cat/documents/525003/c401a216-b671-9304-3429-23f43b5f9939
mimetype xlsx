--- v0 (2025-10-17)
+++ v1 (2026-05-29)
@@ -1,962 +1,943 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\03. Transparencia\01. Portal de Transparencia\09. Estat Portal Transparència\02. Estructura organitzativa i empleats\4. Sistema Retributiu\2.Dades salarials\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\01. Nou Portal Transparència\01. Organització\1.3 Recursos humans\AGT1312. TAULES RETRIBUTIVES DELS EMPLEATS\Dades Salarials\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B0AC25B-40A3-4045-8827-19EB588D053F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8286BD3-0007-4799-8A6F-FF29AA0ECDE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="2021" sheetId="4" r:id="rId4"/>
+    <sheet name="2025" sheetId="8" r:id="rId1"/>
+    <sheet name="2024" sheetId="1" r:id="rId2"/>
+    <sheet name="2023" sheetId="3" r:id="rId3"/>
+    <sheet name="2022" sheetId="4" r:id="rId4"/>
+    <sheet name="2021" sheetId="5" r:id="rId5"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId6"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="Beneficis_Socials_2022__document_adjunt" localSheetId="3">'2021'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="Beneficis_Socials_2022__document_adjunt">'2024'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'2022'!$A$1:$E$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2023'!$A$1:$E$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2024'!$A$1:$E$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2025'!$A$1:$E$13</definedName>
+    <definedName name="Beneficis_Socials_lloc_2021" localSheetId="3">'2022'!#REF!</definedName>
+    <definedName name="Beneficis_Socials_lloc_2021" localSheetId="2">'2023'!#REF!</definedName>
+    <definedName name="Beneficis_Socials_lloc_2021" localSheetId="1">'2024'!#REF!</definedName>
+    <definedName name="Beneficis_Socials_lloc_2021" localSheetId="0">'2025'!#REF!</definedName>
+    <definedName name="Beneficis_Socials_lloc_2021">'[1]Salaris resta R i Tèc TMB SL'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="33">
+  <si>
+    <t>Beneficis Socials  
+(Quadre adjunt)</t>
+  </si>
+  <si>
+    <t>Salari FIX 2024
+(mitjà)</t>
+  </si>
+  <si>
+    <t>Plantilla 2024</t>
+  </si>
+  <si>
+    <t>Retribució Variable 2024
+(mitjana)</t>
+  </si>
+  <si>
+    <t>Data d'actualització:</t>
+  </si>
+  <si>
+    <t>Salari FIX 2023
+(mitjà)</t>
+  </si>
+  <si>
+    <t>Retribució Variable 2023
+(mitjana)</t>
+  </si>
+  <si>
+    <t>Plantilla 2023</t>
+  </si>
+  <si>
+    <t>Salari FIX 2022
+(mitjà)</t>
+  </si>
+  <si>
+    <t>Retribució Variable 2022
+(mitjana)</t>
+  </si>
+  <si>
+    <t>Plantilla 2022</t>
+  </si>
+  <si>
+    <t>Salari FIX 2021
+(mitjà)</t>
+  </si>
+  <si>
+    <t>Retribució Variable 2021
+(mitjana)</t>
+  </si>
+  <si>
+    <t>Beneficis Socials 
+(Quadre adjunt)</t>
+  </si>
+  <si>
+    <t>Plantilla 2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Salari FIX 2025
+(mitjà)</t>
+  </si>
+  <si>
+    <t>Retribució Variable 2025
+(mitjana)</t>
+  </si>
+  <si>
+    <t>Plantilla 2025</t>
+  </si>
   <si>
     <r>
       <rPr>
         <b/>
+        <i/>
         <u/>
-        <sz val="11"/>
-[...112 lines deleted...]
-        <b/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-[...23 lines deleted...]
-        <sz val="11"/>
         <color rgb="FF1F487C"/>
         <rFont val="Calibri"/>
         <family val="1"/>
       </rPr>
       <t>NOTA</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
+        <i/>
+        <sz val="9"/>
         <color rgb="FF1F487C"/>
         <rFont val="Calibri"/>
         <family val="1"/>
       </rPr>
       <t>: No s'han considerat guàrdies</t>
     </r>
   </si>
   <si>
-    <t>Dades proporcionals a la data d'ingrés (02/08/2021)</t>
+    <t>maig 2026</t>
+  </si>
+  <si>
+    <t>Propera actualització:</t>
+  </si>
+  <si>
+    <t>maig  2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>Fundació TMB</t>
+  </si>
+  <si>
+    <t>Nivell Salarial</t>
+  </si>
+  <si>
+    <t>F00*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(*) No s'indica el nivell salarial ja que coincideix amb la denominació de la funció del lloc de treball </t>
+  </si>
+  <si>
+    <t>RETRIBUCIÓ RESTA DE DIRECTORS, RESPONSABLES I TÈCNICS - FUNDACIÓ TMB 2025</t>
+  </si>
+  <si>
+    <t>RETRIBUCIÓ RESTA DE DIRECTORS, RESPONSABLES I TÈCNICS - FUNDACIÓ TMB 2024</t>
+  </si>
+  <si>
+    <t>RETRIBUCIÓ RESTA DE DIRECTORS, RESPONSABLES I TÈCNICS - FUNDACIÓ TMB 2023</t>
+  </si>
+  <si>
+    <t>RETRIBUCIÓ RESTA DE DIRECTORS, RESPONSABLES I TÈCNICS - FUNDACIÓ TMB 2022</t>
+  </si>
+  <si>
+    <t>RETRIBUCIÓ RESTA DE DIRECTORS, RESPONSABLES I TÈCNICS - FUNDACIÓ TMB 2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
+  <numFmts count="5">
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
+    <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ \€"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...6 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...15 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...30 lines deleted...]
-      <b/>
       <u/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...5 lines deleted...]
-      <sz val="12"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF1F487C"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <u/>
       <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="9"/>
       <color rgb="FF1F487C"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="9"/>
+      <color rgb="FF1F487C"/>
+      <name val="Calibri"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="1"/>
-[...1 lines deleted...]
-    <font>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
       <sz val="10"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...8 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
+        <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
-[...84 lines deleted...]
-        <color auto="1"/>
+        <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+  <cellXfs count="47">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="6" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="6" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="6" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="6" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="2" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...120 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="8">
+    <cellStyle name="Moneda 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 2 2" xfId="7" xr:uid="{2F1FCC8F-8F8D-4404-972B-50E8E68C62DC}"/>
+    <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal 5" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Normal 6" xfId="6" xr:uid="{C722393B-E819-4E87-98C4-B58014A82143}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>149352</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1559179" cy="408558"/>
+    <xdr:ext cx="1452499" cy="422275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="image1.jpeg">
+        <xdr:cNvPr id="3" name="image1.jpeg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11693C21-E089-4DB2-85F4-8BF259254ABB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1559179" cy="408558"/>
+          <a:ext cx="1452499" cy="422275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>149352</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1559179" cy="408558"/>
+    <xdr:ext cx="1452499" cy="422275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image1.jpeg">
+        <xdr:cNvPr id="3" name="image1.jpeg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C09942E-4223-4905-8661-3FF3AC5E8C6D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0DC5567-53AA-4F9F-9A8E-C3D5A2B840A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="149352" y="0"/>
-          <a:ext cx="1559179" cy="408558"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1452499" cy="422275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>149352</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1559179" cy="408558"/>
+    <xdr:ext cx="1452499" cy="422275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image1.jpeg">
+        <xdr:cNvPr id="3" name="image1.jpeg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE4535D0-492B-46A9-9F06-CBC688B159B9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B319095-F3D2-42E1-B719-174ED84171A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="149352" y="0"/>
-          <a:ext cx="1559179" cy="408558"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1452499" cy="422275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>149352</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1559179" cy="408558"/>
+    <xdr:ext cx="1452499" cy="422275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image1.jpeg">
+        <xdr:cNvPr id="3" name="image1.jpeg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE96A4E9-7BAB-4FE0-AFC7-4B50B49F150E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{658EAAC0-64C7-4040-A968-E1FDE212ED19}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="149352" y="0"/>
-          <a:ext cx="1559179" cy="408558"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1452499" cy="422275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1452499" cy="422275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="image1.jpeg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7F536CD-DF32-45DE-A107-39DDBA0D9600}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1452499" cy="422275"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://tmbbcn-my.sharepoint.com/Transparencia/Dades/Fitxer_Base_Dades%202021.XLSX" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Sheet1"/>
+      <sheetName val="Quadre adjunt B.S."/>
+      <sheetName val="TD SAP"/>
+      <sheetName val="1. Dades TD (amb calculs)"/>
+      <sheetName val="2. Dades TD (valors)"/>
+      <sheetName val="Criteris"/>
+      <sheetName val="3. Dades treballades"/>
+      <sheetName val="4. TD per funcions"/>
+      <sheetName val="5. Dades funcions no unipersona"/>
+      <sheetName val="5. A. TD funcions no uni"/>
+      <sheetName val="5. B. Dades mitjana TX"/>
+      <sheetName val="6. Dades unipersonals TX"/>
+      <sheetName val="7, TMB"/>
+      <sheetName val="Salaris resta R i Tèc TMB SL"/>
+      <sheetName val="8 BUS "/>
+      <sheetName val="Salaris resta R i Tèc Bus"/>
+      <sheetName val="9, Metro"/>
+      <sheetName val="Salaris resta R i Tèc Metro"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1250,955 +1231,774 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AM17"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C2C6E46-9E15-4530-B2BE-D90FD06F59E8}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="A14" sqref="A14:E14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="20.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.77734375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
+    <col min="2" max="5" width="25.7109375" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="20.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-[...33 lines deleted...]
-      <c r="A5" s="16" t="s">
+    <row r="1" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="25"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+    </row>
+    <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="25"/>
+      <c r="F2" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="40" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F3" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="40" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="8"/>
+    </row>
+    <row r="8" spans="1:7" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="2"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+    </row>
+    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="31">
+        <v>59424.32</v>
+      </c>
+      <c r="C10" s="31">
+        <v>4100</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="32">
         <v>1</v>
       </c>
-      <c r="B5" s="17"/>
-[...120 lines deleted...]
-      <c r="A17" s="12"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="34"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="37"/>
+      <c r="E11" s="38"/>
+    </row>
+    <row r="12" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="10"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A11:G11"/>
+  <mergeCells count="2">
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A14:E14"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D41C837-A874-41A2-A5F1-20C1641C52FD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AM17"/>
+  <dimension ref="A1:E14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="20.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.77734375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
+    <col min="2" max="5" width="25.7109375" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="20.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="A4" s="24" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="11"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="9"/>
+    </row>
+    <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="8"/>
+    </row>
+    <row r="8" spans="1:5" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="2"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+    </row>
+    <row r="9" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="23"/>
-[...5 lines deleted...]
-      <c r="A5" s="16" t="s">
+    </row>
+    <row r="10" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="31">
+        <v>57974.879999999997</v>
+      </c>
+      <c r="C10" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="32">
         <v>1</v>
       </c>
-      <c r="B5" s="17"/>
-[...120 lines deleted...]
-      <c r="A17" s="12"/>
+    </row>
+    <row r="11" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="34"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="37"/>
+      <c r="E11" s="38"/>
+    </row>
+    <row r="12" spans="1:5" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="10"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+    </row>
+    <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+    </row>
+    <row r="14" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A12:G12"/>
+  <mergeCells count="2">
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A14:E14"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="96" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E07395E-996D-4614-812B-63547FC028D9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5951C172-6CBC-484D-8D6F-13667B607054}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AM15"/>
+  <dimension ref="A1:E14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="20.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.77734375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
+    <col min="2" max="5" width="25.7109375" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="20.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A2" s="25" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="6"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="6"/>
+    </row>
+    <row r="3" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+    </row>
+    <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+    </row>
+    <row r="7" spans="1:5" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="14"/>
+    </row>
+    <row r="8" spans="1:5" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="26"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="14"/>
+    </row>
+    <row r="9" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="2"/>
-[...35 lines deleted...]
-      <c r="A7" s="16" t="s">
+    </row>
+    <row r="10" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="31">
+        <v>56287.519999999997</v>
+      </c>
+      <c r="C10" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="15"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+    </row>
+    <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+    </row>
+    <row r="14" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="17"/>
-[...123 lines deleted...]
-      <c r="G15" s="51"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A15:G15"/>
+  <mergeCells count="2">
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A14:E14"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="96" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5957A1F0-B4FC-49DD-83C2-CA99D0DD223A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7860542-35EC-48A5-942B-57AFF9AD7425}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:E14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="20.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.77734375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="4" width="25.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="25.7109375" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="20.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A2" s="25" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="6"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="6"/>
+    </row>
+    <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+    </row>
+    <row r="8" spans="1:5" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="26"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="14"/>
+    </row>
+    <row r="9" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="2"/>
-[...22 lines deleted...]
-      <c r="A5" s="33" t="s">
+      <c r="B9" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="23"/>
-[...14 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="B10" s="31">
+        <v>52800</v>
+      </c>
+      <c r="C10" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="32">
         <v>1</v>
       </c>
-      <c r="B7" s="44"/>
-      <c r="C7" s="45" t="s">
+    </row>
+    <row r="11" spans="1:5" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="15"/>
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+    </row>
+    <row r="12" spans="1:5" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="15"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+    </row>
+    <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="45" t="s">
-[...77 lines deleted...]
-      <c r="G14" s="42"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+    </row>
+    <row r="14" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A12:H12"/>
-    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A14:E14"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D82398D-D892-4673-A6E1-FCC167E0551A}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="25.7109375" style="12" customWidth="1"/>
+    <col min="5" max="5" width="25.7109375" style="14" customWidth="1"/>
+    <col min="6" max="16384" width="9.28515625" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E1" s="13"/>
+    </row>
+    <row r="2" spans="1:5" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:5" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="28"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+    </row>
+    <row r="6" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="16"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+    </row>
+    <row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="26"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+    </row>
+    <row r="9" spans="1:5" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="30" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="31">
+        <v>21893.599999999999</v>
+      </c>
+      <c r="C10" s="31">
+        <v>1651.09</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:5" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:5" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="42" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+    </row>
+    <row r="15" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="19"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="22"/>
+    </row>
+    <row r="16" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="46"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+    </row>
+    <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007EE6DAB9DB60FA46B02A7C5B41F0D949" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c4000c9c4ce439fcc2cd991eb0fac0d">
-[...2 lines deleted...]
-    <xsd:import namespace="b7bc0a4c-3e81-4d71-b2fe-a0436d73e1a3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100710E52E9521A2A4B96FC422ACB1BDDA8" ma:contentTypeVersion="4" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="bbcffd10c315ffe359e27f65664287c5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81f546e7-b8d9-4875-a1bb-fc8f97ee8b58" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="09e594544ef3dad0f4c483a95c75e564" ns2:_="">
+    <xsd:import namespace="81f546e7-b8d9-4875-a1bb-fc8f97ee8b58"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74a268e1-ae41-4d0c-beed-6c6072c5f270" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81f546e7-b8d9-4875-a1bb-fc8f97ee8b58" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...60 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2259,117 +2059,134 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06621446-B04C-422E-BADC-6CBCAFB401FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3807676E-D363-4948-A461-86312954F132}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="74a268e1-ae41-4d0c-beed-6c6072c5f270"/>
-    <ds:schemaRef ds:uri="b7bc0a4c-3e81-4d71-b2fe-a0436d73e1a3"/>
+    <ds:schemaRef ds:uri="81f546e7-b8d9-4875-a1bb-fc8f97ee8b58"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC8BFF3A-A80B-44F5-8C5E-54E306EB7B2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC872133-55C3-4BD7-AFDC-C622226DCC92}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="81f546e7-b8d9-4875-a1bb-fc8f97ee8b58"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E49CF6D-9343-4D3D-ADAC-E6B010393705}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D03EE7B-8259-4839-9E55-CA83782D5DED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>'2022'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'2023'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'2024'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'2025'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
-  <Company/>
+  <Company>TMB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Lopez Castosa, Montserrat</dc:creator>
+  <dc:creator>Guerrero Obregon, Julia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101007EE6DAB9DB60FA46B02A7C5B41F0D949</vt:lpwstr>
+    <vt:lpwstr>0x010100710E52E9521A2A4B96FC422ACB1BDDA8</vt:lpwstr>
   </property>
 </Properties>
 </file>