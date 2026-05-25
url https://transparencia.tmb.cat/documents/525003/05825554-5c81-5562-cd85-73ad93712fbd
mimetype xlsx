--- v1 (2026-03-22)
+++ v2 (2026-05-25)
@@ -19,144 +19,144 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\01. Nou Portal Transparència\04. Serveis públics\4.4 Accés a la informació pública\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E93724B9-3971-41C2-AAF3-9F72E49F32DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CCB28C3-F001-4814-9D1E-FD5720DC6AE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="692" xr2:uid="{D1585C60-B892-459B-A035-33EEBE4A46E7}"/>
   </bookViews>
   <sheets>
     <sheet name="Criteris i definicions" sheetId="3" r:id="rId1"/>
     <sheet name="Resum" sheetId="9" r:id="rId2"/>
     <sheet name="2026" sheetId="16" r:id="rId3"/>
     <sheet name="IMF 2026" sheetId="17" r:id="rId4"/>
     <sheet name="2025" sheetId="1" r:id="rId5"/>
     <sheet name="IMF 2025" sheetId="10" r:id="rId6"/>
     <sheet name="2024" sheetId="4" r:id="rId7"/>
     <sheet name="IMF 2024" sheetId="11" r:id="rId8"/>
     <sheet name="2023" sheetId="5" r:id="rId9"/>
     <sheet name="IMF 2023" sheetId="12" r:id="rId10"/>
     <sheet name="2022" sheetId="6" r:id="rId11"/>
     <sheet name="IMF 2022" sheetId="13" r:id="rId12"/>
     <sheet name="2021" sheetId="7" r:id="rId13"/>
     <sheet name="IMF 2021" sheetId="14" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I12" i="1" l="1"/>
+  <c r="C17" i="9" l="1"/>
+  <c r="D17" i="9"/>
+  <c r="E17" i="9"/>
+  <c r="F17" i="9"/>
+  <c r="G17" i="9"/>
+  <c r="I12" i="1"/>
   <c r="I13" i="1"/>
   <c r="I14" i="1"/>
   <c r="I9" i="1"/>
   <c r="I10" i="1"/>
   <c r="I11" i="1"/>
   <c r="H6" i="9"/>
   <c r="H5" i="9"/>
   <c r="H17" i="16"/>
   <c r="G17" i="16"/>
   <c r="F17" i="16"/>
   <c r="E17" i="16"/>
   <c r="D17" i="16"/>
   <c r="C17" i="16"/>
   <c r="I16" i="16"/>
+  <c r="I12" i="16"/>
   <c r="I15" i="16"/>
   <c r="I14" i="16"/>
   <c r="I13" i="16"/>
-  <c r="I12" i="16"/>
   <c r="I11" i="16"/>
   <c r="I10" i="16"/>
   <c r="I9" i="16"/>
-  <c r="G17" i="9"/>
   <c r="I17" i="16" l="1"/>
-  <c r="F17" i="9"/>
-[...3 lines deleted...]
-  <c r="D15" i="1" l="1"/>
+  <c r="D15" i="1"/>
   <c r="E15" i="1"/>
   <c r="F15" i="1"/>
   <c r="G15" i="1"/>
   <c r="H15" i="1"/>
   <c r="C15" i="1"/>
   <c r="I14" i="4"/>
   <c r="I11" i="4"/>
   <c r="I10" i="4"/>
   <c r="I9" i="4"/>
   <c r="I12" i="6"/>
   <c r="I10" i="6"/>
   <c r="I9" i="6"/>
   <c r="I15" i="4" l="1"/>
   <c r="I15" i="5"/>
   <c r="I13" i="6"/>
   <c r="I14" i="7"/>
   <c r="I15" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="422">
   <si>
     <t>Gen-Feb</t>
   </si>
   <si>
     <t>Mar-Abr</t>
   </si>
   <si>
     <t>Mai-Jun</t>
   </si>
   <si>
     <t>Jul-Ago</t>
   </si>
   <si>
     <t>Sep-Oct</t>
   </si>
   <si>
     <t>Nov-Dec</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>En tràmit</t>
   </si>
   <si>
@@ -1450,53 +1450,50 @@
   <si>
     <t>Dades estadístiques d'usuaris del transport públic</t>
   </si>
   <si>
     <t>Interrupció del servei del funicular i motius</t>
   </si>
   <si>
     <t>Manual d’estil gràfic de TMB i capítols sobre sistemes LED</t>
   </si>
   <si>
     <t>Directrius lingüístiques per a conductors/es d’autobús</t>
   </si>
   <si>
     <t>Formacions finançades a directius (2019–2025)</t>
   </si>
   <si>
     <t>Armes i protocols d’ús dels vigilants de seguretat del Metro</t>
   </si>
   <si>
     <t>Moviments de personal, trasllats entre societats del grup i informació retributiva</t>
   </si>
   <si>
     <t>Registre d’incidències, aturades o canvis de freqüències al metro</t>
   </si>
   <si>
-    <t>Març 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Informació estadística exercici 2025</t>
   </si>
   <si>
     <t>Informació més freqüent (IMF)</t>
   </si>
   <si>
     <t>Amb la voluntat d’oferir una gestió més oberta, transparent i propera, TMB posa a disposició de la ciutadania aquest espai on es publica la informació més freqüent, és a dir, aquella que la ciutadania ha sol·licitat de manera reiterada a través del dret d’accés a la informació pública.
 S’entén com a informació més freqüent aquella informació a la qual s’ha reconegut el dret d’accés en tres o més ocasions dins d’un mateix any natural, per persones sol·licitants diferents, i que fa referència a una mateixa matèria o contingut concret, encara que variï el període o el format de les dades.
 Amb aquesta publicació, TMB vol facilitar l’accés directe a la informació que genera més interès públic, reduint la necessitat de presentar noves sol·licituds i afavorint la reutilització i comprensió de les dades.
 A continuació es poden consultar les temàtiques identificades com a informació més freqüent, juntament amb el detall de la informació disponible, l'àmbit responsable i l'enllaç a la informació disponible.</t>
   </si>
   <si>
     <t>Informació més freqüent (IMF) 2025</t>
   </si>
   <si>
     <t>Temàtiques identificades com a informació més freqüent</t>
   </si>
   <si>
     <t>Dades de demanda, validacions o afluència de passatgers a metro i bus</t>
   </si>
   <si>
     <t>Detall de la informació disponible</t>
   </si>
   <si>
     <t xml:space="preserve">Àmbit responsable </t>
@@ -1569,50 +1566,71 @@
     <t>Sancions aplicades a empreses de seguretat contractades pels descoberts al servei de Metro (2024-2025)</t>
   </si>
   <si>
     <t>Hores sindicals consumides per seccions sindicals de TB (exercici 2025)</t>
   </si>
   <si>
     <t>Retribució per “objectius / valoració” – Nivells, categories i imports</t>
   </si>
   <si>
     <t>Documentació del contracte de servei de seguretat privada de la xarxa de Metro (2018)</t>
   </si>
   <si>
     <t>Dades de validacions de la línia d’autobús H8 i H4</t>
   </si>
   <si>
     <t>Informació més freqüent (IMF) 2026</t>
   </si>
   <si>
     <t>Durant el període corresponent a l’any 2026 no s’han identificat Informacions Més Freqüents (IMF)</t>
   </si>
   <si>
     <t>Informació estadística 2021-2026</t>
   </si>
   <si>
     <t>Maig 2026</t>
+  </si>
+  <si>
+    <t>Situacions d’absència retribuïda del personal</t>
+  </si>
+  <si>
+    <t>Càlcul de la reducció del 24% dels delictes al transport públic</t>
+  </si>
+  <si>
+    <t>Informació sobre la secció del túnel de metro L3-L5 Diagonal</t>
+  </si>
+  <si>
+    <t>Enunciats i criteris de correcció de processos selectius</t>
+  </si>
+  <si>
+    <t>Manual de conductors i protocols de conducció d’autobusos de TMB</t>
+  </si>
+  <si>
+    <t>Juliol 2026</t>
+  </si>
+  <si>
+    <t>Pla de retirada de la flota d'autobusos d'hidrogen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -2021,79 +2039,79 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
@@ -2428,87 +2446,85 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.tmb.cat/ca/serveis-publics/cartes-i-cataleg-serveis/cataleg-serveis-prestats/dades-basiques-i-demanda" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E85C4957-F851-49C7-A4D6-2D161CFB8039}">
   <dimension ref="B1:D33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="52" style="1" customWidth="1"/>
     <col min="3" max="3" width="169.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="1" customWidth="1"/>
     <col min="5" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="62" t="s">
         <v>30</v>
       </c>
       <c r="D3" s="63" t="s">
-        <v>377</v>
+        <v>414</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="62" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="63" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="2:4" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="2:4" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:4" s="13" customFormat="1" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B7" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="2:4" s="13" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="32" t="s">
@@ -2614,192 +2630,188 @@
       </c>
     </row>
     <row r="23" spans="2:3" s="13" customFormat="1" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="2:3" s="13" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="2:3" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="2:3" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="2:3" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="65"/>
-      <c r="C27" s="65"/>
+      <c r="B27" s="66"/>
+      <c r="C27" s="66"/>
     </row>
     <row r="28" spans="2:3" s="13" customFormat="1" ht="129" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="66" t="s">
+      <c r="B28" s="67" t="s">
         <v>100</v>
       </c>
-      <c r="C28" s="66"/>
+      <c r="C28" s="67"/>
     </row>
     <row r="29" spans="2:3" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="2:3" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="2" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="31" spans="2:3" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+    </row>
+    <row r="32" spans="2:3" s="13" customFormat="1" ht="138" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="67" t="s">
         <v>379</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="C32" s="66"/>
+      <c r="C32" s="67"/>
     </row>
     <row r="33" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28C801A6-D6A0-45EF-A683-AC0BFEF9F269}">
   <dimension ref="B1:H9"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="54" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="71" t="s">
         <v>382</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="H5" s="70"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C6" s="45" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="35" t="s">
+        <v>384</v>
+      </c>
+      <c r="C7" s="35" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
     </row>
     <row r="8" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="41" t="s">
+        <v>386</v>
+      </c>
+      <c r="C8" s="58" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
     </row>
     <row r="9" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId1" xr:uid="{3959AD8B-3052-4B2D-BAFA-B046CED5640B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{801D7175-953C-4C87-981B-2331D1F8D52A}">
   <dimension ref="B1:I53"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H3" s="19"/>
       <c r="I3" s="20"/>
     </row>
     <row r="4" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>36</v>
@@ -2985,90 +2997,90 @@
       </c>
       <c r="G13" s="31">
         <v>4</v>
       </c>
       <c r="H13" s="31">
         <v>5</v>
       </c>
       <c r="I13" s="31">
         <f>SUM(I9:I12)</f>
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B14" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
     </row>
     <row r="15" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="67"/>
-[...6 lines deleted...]
-      <c r="I15" s="67"/>
+      <c r="B15" s="68"/>
+      <c r="C15" s="68"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="68"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="68"/>
+      <c r="I15" s="68"/>
     </row>
     <row r="16" spans="2:9" s="29" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="68"/>
-[...6 lines deleted...]
-      <c r="I16" s="68"/>
+      <c r="B16" s="69"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="69"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="69"/>
+      <c r="G16" s="69"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="69"/>
     </row>
     <row r="17" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="69"/>
-[...6 lines deleted...]
-      <c r="I17" s="69"/>
+      <c r="B17" s="70"/>
+      <c r="C17" s="70"/>
+      <c r="D17" s="70"/>
+      <c r="E17" s="70"/>
+      <c r="F17" s="70"/>
+      <c r="G17" s="70"/>
+      <c r="H17" s="70"/>
+      <c r="I17" s="70"/>
     </row>
     <row r="18" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="19" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="70" t="s">
+      <c r="B19" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="70"/>
-[...4 lines deleted...]
-      <c r="H19" s="70"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
       <c r="I19" s="34"/>
     </row>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B20" s="45" t="s">
         <v>146</v>
       </c>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="45"/>
       <c r="F20" s="45"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="35" t="s">
         <v>147</v>
       </c>
       <c r="C21" s="35"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
@@ -3451,150 +3463,146 @@
       </c>
       <c r="C53" s="51"/>
       <c r="D53" s="51"/>
       <c r="E53" s="51"/>
       <c r="F53" s="51"/>
       <c r="G53" s="51"/>
       <c r="H53" s="51"/>
       <c r="I53" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="B16:I16"/>
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B19:H19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C12123D-2541-4859-95DE-BB02E44DAEBD}">
   <dimension ref="B1:H9"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="54" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="71" t="s">
         <v>382</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="H5" s="70"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C6" s="45" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="35" t="s">
+        <v>384</v>
+      </c>
+      <c r="C7" s="35" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
     </row>
     <row r="8" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="41" t="s">
+        <v>386</v>
+      </c>
+      <c r="C8" s="58" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
     </row>
     <row r="9" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId1" xr:uid="{2C2CDA0E-BD38-4FFB-9CB5-54149BC8B53C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E41CA0AF-E171-4C4C-AE1F-47E51CB540E0}">
   <dimension ref="B1:I65"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H3" s="19"/>
       <c r="I3" s="20"/>
     </row>
     <row r="4" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>36</v>
@@ -3803,92 +3811,92 @@
       </c>
       <c r="G14" s="31">
         <v>4</v>
       </c>
       <c r="H14" s="31">
         <v>18</v>
       </c>
       <c r="I14" s="31">
         <f>SUM(I9:I13)</f>
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B15" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
     </row>
     <row r="16" spans="2:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="72" t="s">
+      <c r="B16" s="73" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="67"/>
-[...5 lines deleted...]
-      <c r="I16" s="67"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
     </row>
     <row r="17" spans="2:9" s="29" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="68"/>
-[...6 lines deleted...]
-      <c r="I17" s="68"/>
+      <c r="B17" s="69"/>
+      <c r="C17" s="69"/>
+      <c r="D17" s="69"/>
+      <c r="E17" s="69"/>
+      <c r="F17" s="69"/>
+      <c r="G17" s="69"/>
+      <c r="H17" s="69"/>
+      <c r="I17" s="69"/>
     </row>
     <row r="18" spans="2:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="73"/>
-[...6 lines deleted...]
-      <c r="I18" s="73"/>
+      <c r="B18" s="74"/>
+      <c r="C18" s="74"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="74"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="74"/>
     </row>
     <row r="19" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="70" t="s">
+      <c r="B20" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="70"/>
-[...4 lines deleted...]
-      <c r="H20" s="70"/>
+      <c r="C20" s="71"/>
+      <c r="D20" s="71"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="71"/>
       <c r="I20" s="34"/>
     </row>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B21" s="45" t="s">
         <v>101</v>
       </c>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
     </row>
     <row r="22" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="35" t="s">
         <v>102</v>
       </c>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
@@ -4380,214 +4388,210 @@
       <c r="B65" s="60" t="s">
         <v>145</v>
       </c>
       <c r="C65" s="61"/>
       <c r="D65" s="61"/>
       <c r="E65" s="61"/>
       <c r="F65" s="61"/>
       <c r="G65" s="61"/>
       <c r="H65" s="61"/>
       <c r="I65" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B16:I18"/>
     <mergeCell ref="B20:H20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91AED642-7666-45E3-92C8-F70C006F7853}">
   <dimension ref="B1:H9"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="54" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="71" t="s">
         <v>382</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="H5" s="70"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C6" s="45" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="35" t="s">
+        <v>384</v>
+      </c>
+      <c r="C7" s="35" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
     </row>
     <row r="8" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="41" t="s">
+        <v>386</v>
+      </c>
+      <c r="C8" s="58" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
     </row>
     <row r="9" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId1" xr:uid="{DB150E85-8579-4387-8E6F-A70D9DD9AE4C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB719136-36BE-4E26-AB98-213AB2A9CC61}">
   <dimension ref="B1:H18"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="9">
         <v>2021</v>
       </c>
       <c r="D4" s="9">
         <v>2022</v>
       </c>
       <c r="E4" s="9">
         <v>2023</v>
       </c>
       <c r="F4" s="9">
         <v>2024</v>
       </c>
       <c r="G4" s="9">
         <v>2025</v>
       </c>
       <c r="H4" s="9">
         <v>2026</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B5" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="35">
         <v>45</v>
       </c>
       <c r="D5" s="35">
         <v>34</v>
       </c>
       <c r="E5" s="35">
         <v>113</v>
       </c>
       <c r="F5" s="35">
         <v>68</v>
       </c>
       <c r="G5" s="35">
         <v>61</v>
       </c>
       <c r="H5" s="35">
         <f>'2026'!C5</f>
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="41">
         <v>40</v>
       </c>
       <c r="D6" s="41">
         <v>30</v>
       </c>
       <c r="E6" s="41">
         <v>39</v>
       </c>
       <c r="F6" s="41">
         <v>42</v>
       </c>
       <c r="G6" s="41">
         <v>19</v>
       </c>
       <c r="H6" s="41">
         <f>'2026'!C6</f>
         <v>28</v>
       </c>
@@ -4616,865 +4620,914 @@
       </c>
       <c r="H8" s="9">
         <v>2026</v>
       </c>
     </row>
     <row r="9" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="49">
         <v>0</v>
       </c>
       <c r="D9" s="49">
         <v>0</v>
       </c>
       <c r="E9" s="49">
         <v>0</v>
       </c>
       <c r="F9" s="49">
         <v>0</v>
       </c>
       <c r="G9" s="49">
         <v>0</v>
       </c>
       <c r="H9" s="49">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="49">
         <v>0</v>
       </c>
       <c r="D10" s="49">
         <v>2</v>
       </c>
       <c r="E10" s="49">
         <v>0</v>
       </c>
       <c r="F10" s="49">
         <v>28</v>
       </c>
       <c r="G10" s="49">
         <v>29</v>
       </c>
       <c r="H10" s="49">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="2:8" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="49">
         <v>1</v>
       </c>
       <c r="D11" s="49">
         <v>0</v>
       </c>
       <c r="E11" s="49">
         <v>2</v>
       </c>
       <c r="F11" s="49">
         <v>3</v>
       </c>
       <c r="G11" s="49">
         <v>3</v>
       </c>
       <c r="H11" s="49">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="49">
+        <v>3</v>
+      </c>
+      <c r="D12" s="49">
+        <v>0</v>
+      </c>
+      <c r="E12" s="49">
+        <v>5</v>
+      </c>
+      <c r="F12" s="49">
+        <v>0</v>
+      </c>
+      <c r="G12" s="49">
+        <v>8</v>
+      </c>
+      <c r="H12" s="49">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="49">
+      <c r="C13" s="49">
         <v>1</v>
       </c>
-      <c r="D12" s="49">
+      <c r="D13" s="49">
         <v>2</v>
       </c>
-      <c r="E12" s="49">
+      <c r="E13" s="49">
         <v>8</v>
       </c>
-      <c r="F12" s="49">
+      <c r="F13" s="49">
         <v>3</v>
       </c>
-      <c r="G12" s="49">
+      <c r="G13" s="49">
         <v>0</v>
       </c>
-      <c r="H12" s="49">
-[...4 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="H13" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="C13" s="49">
+      <c r="C14" s="49">
         <v>36</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D14" s="49">
         <v>27</v>
       </c>
-      <c r="E13" s="49">
+      <c r="E14" s="49">
         <v>45</v>
       </c>
-      <c r="F13" s="49">
+      <c r="F14" s="49">
         <v>11</v>
       </c>
-      <c r="G13" s="49">
+      <c r="G14" s="49">
         <v>4</v>
-      </c>
-[...21 lines deleted...]
-        <v>12</v>
       </c>
       <c r="H14" s="49">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C15" s="49">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D15" s="49">
         <v>0</v>
       </c>
       <c r="E15" s="49">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F15" s="49">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="G15" s="49">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="H15" s="49">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="2:8" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="50">
         <v>4</v>
       </c>
       <c r="D16" s="50">
         <v>3</v>
       </c>
       <c r="E16" s="50">
         <v>46</v>
       </c>
       <c r="F16" s="50">
         <v>6</v>
       </c>
       <c r="G16" s="50">
         <v>5</v>
       </c>
       <c r="H16" s="50">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="2:8" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="31">
-        <f t="shared" ref="C17:F17" si="0">SUM(C9:C16)</f>
+        <f>SUM(C9:C16)</f>
         <v>45</v>
       </c>
       <c r="D17" s="31">
-        <f t="shared" si="0"/>
+        <f>SUM(D9:D16)</f>
         <v>34</v>
       </c>
       <c r="E17" s="31">
-        <f t="shared" si="0"/>
+        <f>SUM(E9:E16)</f>
         <v>113</v>
       </c>
       <c r="F17" s="31">
-        <f t="shared" si="0"/>
+        <f>SUM(F9:F16)</f>
         <v>68</v>
       </c>
       <c r="G17" s="31">
-        <f t="shared" ref="G17" si="1">SUM(G9:G16)</f>
+        <f>SUM(G9:G16)</f>
         <v>61</v>
       </c>
       <c r="H17" s="31">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C17:G17" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFB81238-F759-45D8-8E91-36393E2A5821}">
-  <dimension ref="B1:K40"/>
+  <dimension ref="B1:K42"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1"/>
-    <col min="4" max="7" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="8" max="8" width="11.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="1" customWidth="1"/>
+    <col min="5" max="8" width="11.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H3" s="19"/>
       <c r="I3" s="20"/>
     </row>
     <row r="4" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="9">
         <v>2026</v>
       </c>
       <c r="H4" s="19"/>
       <c r="I4" s="20"/>
     </row>
     <row r="5" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B5" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="35">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="H5" s="19"/>
       <c r="I5" s="20"/>
     </row>
     <row r="6" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="41">
         <v>28</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
     </row>
     <row r="7" spans="2:9" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="2"/>
       <c r="I7" s="20"/>
     </row>
     <row r="8" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="10">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="D9" s="10"/>
+        <v>0</v>
+      </c>
+      <c r="D9" s="10">
+        <v>3</v>
+      </c>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="15">
         <f>SUM(C9:H9)</f>
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="2:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="11">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="D10" s="11"/>
+        <v>6</v>
+      </c>
+      <c r="D10" s="11">
+        <v>2</v>
+      </c>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="16">
         <f t="shared" ref="I10:I16" si="0">SUM(C10:H10)</f>
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="11">
         <v>1</v>
       </c>
-      <c r="D11" s="11"/>
+      <c r="D11" s="11">
+        <v>1</v>
+      </c>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="16">
         <f t="shared" si="0"/>
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="2:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C12" s="11">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D12" s="11"/>
+        <v>2</v>
+      </c>
+      <c r="D12" s="11">
+        <v>2</v>
+      </c>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="16">
-        <f t="shared" si="0"/>
+        <f>SUM(C12:H12)</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="11">
         <v>0</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D13" s="11"/>
+      <c r="D13" s="11">
+        <v>1</v>
+      </c>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="16">
         <f t="shared" si="0"/>
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C14" s="11">
         <v>3</v>
       </c>
-      <c r="D14" s="11"/>
+      <c r="D14" s="11">
+        <v>0</v>
+      </c>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="16">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="2:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
-      <c r="D15" s="11"/>
+      <c r="D15" s="11">
+        <v>0</v>
+      </c>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="16">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="12">
         <v>2</v>
       </c>
-      <c r="D16" s="12"/>
+      <c r="D16" s="12">
+        <v>0</v>
+      </c>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="17">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="2:11" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="31">
-        <f>SUM(C9:C16)</f>
+        <f t="shared" ref="C17:I17" si="1">SUM(C9:C16)</f>
         <v>15</v>
       </c>
       <c r="D17" s="31">
-        <f t="shared" ref="D17:I17" si="1">SUM(D9:D16)</f>
-        <v>0</v>
+        <f t="shared" si="1"/>
+        <v>9</v>
       </c>
       <c r="E17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I17" s="31">
         <f t="shared" si="1"/>
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="2:11" ht="20.100000000000001" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B18" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
     </row>
     <row r="19" spans="2:11" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="67"/>
-[...6 lines deleted...]
-      <c r="I19" s="67"/>
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
     </row>
     <row r="20" spans="2:11" s="29" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="68"/>
-[...6 lines deleted...]
-      <c r="I20" s="68"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="69"/>
+      <c r="F20" s="69"/>
+      <c r="G20" s="69"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="69"/>
     </row>
     <row r="21" spans="2:11" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="69"/>
-[...6 lines deleted...]
-      <c r="I21" s="69"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="70"/>
+      <c r="I21" s="70"/>
     </row>
     <row r="22" spans="2:11" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="2:11" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="C23" s="70"/>
-[...4 lines deleted...]
-      <c r="H23" s="70"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
     </row>
     <row r="24" spans="2:11" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B24" s="45" t="s">
         <v>369</v>
       </c>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
     </row>
     <row r="25" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="35" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
     </row>
     <row r="26" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="13" t="s">
-[...7 lines deleted...]
-      <c r="H26" s="37"/>
+      <c r="B26" s="35" t="s">
+        <v>398</v>
+      </c>
+      <c r="C26" s="38"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="38"/>
+      <c r="K26" s="38"/>
     </row>
     <row r="27" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="35" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
       <c r="E27" s="38"/>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
       <c r="I27" s="38"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
     </row>
     <row r="28" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="13" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
     </row>
     <row r="29" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="38"/>
       <c r="F29" s="38"/>
       <c r="G29" s="38"/>
       <c r="H29" s="38"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
     </row>
     <row r="30" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="13" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
     </row>
     <row r="31" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="35" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C31" s="38"/>
       <c r="D31" s="38"/>
       <c r="E31" s="38"/>
       <c r="F31" s="38"/>
       <c r="G31" s="38"/>
       <c r="H31" s="38"/>
       <c r="I31" s="38"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
     </row>
     <row r="32" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="13" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
     </row>
     <row r="33" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="35" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C33" s="38"/>
       <c r="D33" s="38"/>
       <c r="E33" s="38"/>
       <c r="F33" s="38"/>
       <c r="G33" s="38"/>
       <c r="H33" s="38"/>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
     </row>
     <row r="34" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="13" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="37"/>
     </row>
     <row r="35" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="35" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C35" s="38"/>
       <c r="D35" s="38"/>
       <c r="E35" s="38"/>
       <c r="F35" s="38"/>
       <c r="G35" s="38"/>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
     </row>
-    <row r="36" spans="2:11" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-      <c r="B40"/>
+    <row r="36" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="37"/>
+      <c r="F36" s="37"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="37"/>
+    </row>
+    <row r="37" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="35" t="s">
+        <v>415</v>
+      </c>
+      <c r="C37" s="38"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="38"/>
+      <c r="F37" s="38"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="38"/>
+      <c r="J37" s="38"/>
+      <c r="K37" s="38"/>
+    </row>
+    <row r="38" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+    </row>
+    <row r="39" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="35" t="s">
+        <v>417</v>
+      </c>
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+    </row>
+    <row r="40" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="13" t="s">
+        <v>418</v>
+      </c>
       <c r="C40" s="37"/>
       <c r="D40" s="37"/>
       <c r="E40" s="37"/>
       <c r="F40" s="37"/>
       <c r="G40" s="37"/>
       <c r="H40" s="37"/>
+    </row>
+    <row r="41" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="35" t="s">
+        <v>419</v>
+      </c>
+      <c r="C41" s="38"/>
+      <c r="D41" s="38"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="38"/>
+      <c r="I41" s="38"/>
+      <c r="J41" s="38"/>
+      <c r="K41" s="38"/>
+    </row>
+    <row r="42" spans="2:11" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="55" t="s">
+        <v>421</v>
+      </c>
+      <c r="C42" s="56"/>
+      <c r="D42" s="56"/>
+      <c r="E42" s="56"/>
+      <c r="F42" s="56"/>
+      <c r="G42" s="56"/>
+      <c r="H42" s="56"/>
+      <c r="I42" s="57"/>
+      <c r="J42" s="57"/>
+      <c r="K42" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="B23:H23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A4652BD-DD7A-4704-A4C9-52A5A9DE62A2}">
   <dimension ref="B1:H5"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="74"/>
+      <c r="B4" s="65"/>
     </row>
     <row r="5" spans="2:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="71" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="B5" s="72" t="s">
+        <v>412</v>
+      </c>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5BB4F4A-4CF5-4B4B-85AA-B50583B30070}">
   <dimension ref="B1:I82"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="7" width="11.42578125" style="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H3" s="19"/>
       <c r="I3" s="20"/>
     </row>
     <row r="4" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="9">
         <v>2025</v>
       </c>
       <c r="H4" s="19"/>
       <c r="I4" s="20"/>
     </row>
     <row r="5" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B5" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="35">
         <v>61</v>
       </c>
       <c r="H5" s="19"/>
       <c r="I5" s="20"/>
@@ -5664,131 +5717,131 @@
       <c r="D14" s="12">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>1</v>
       </c>
       <c r="F14" s="12">
         <v>1</v>
       </c>
       <c r="G14" s="12">
         <v>0</v>
       </c>
       <c r="H14" s="12">
         <v>3</v>
       </c>
       <c r="I14" s="16">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="31">
-        <f>SUM(C9:C14)</f>
+        <f t="shared" ref="C15:I15" si="2">SUM(C9:C14)</f>
         <v>15</v>
       </c>
       <c r="D15" s="31">
-        <f>SUM(D9:D14)</f>
+        <f t="shared" si="2"/>
         <v>7</v>
       </c>
       <c r="E15" s="31">
-        <f>SUM(E9:E14)</f>
+        <f t="shared" si="2"/>
         <v>8</v>
       </c>
       <c r="F15" s="31">
-        <f>SUM(F9:F14)</f>
+        <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="G15" s="31">
-        <f>SUM(G9:G14)</f>
+        <f t="shared" si="2"/>
         <v>8</v>
       </c>
       <c r="H15" s="31">
-        <f>SUM(H9:H14)</f>
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="I15" s="31">
-        <f>SUM(I9:I14)</f>
+        <f t="shared" si="2"/>
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B16" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
     <row r="17" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="67"/>
-[...6 lines deleted...]
-      <c r="I17" s="67"/>
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
     </row>
     <row r="18" spans="2:9" s="29" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="68"/>
-[...6 lines deleted...]
-      <c r="I18" s="68"/>
+      <c r="B18" s="69"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="69"/>
     </row>
     <row r="19" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="69"/>
-[...6 lines deleted...]
-      <c r="I19" s="69"/>
+      <c r="B19" s="70"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="70"/>
     </row>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="70" t="s">
+      <c r="B21" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="70"/>
-[...4 lines deleted...]
-      <c r="H21" s="70"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
       <c r="I21" s="34"/>
     </row>
     <row r="22" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B22" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
     </row>
     <row r="23" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="35" t="s">
         <v>96</v>
       </c>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
@@ -6221,51 +6274,51 @@
     <row r="61" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="35" t="s">
         <v>365</v>
       </c>
       <c r="C61" s="38"/>
       <c r="D61" s="38"/>
       <c r="E61" s="38"/>
       <c r="F61" s="38"/>
       <c r="G61" s="38"/>
       <c r="H61" s="38"/>
       <c r="I61" s="38"/>
     </row>
     <row r="62" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="13" t="s">
         <v>366</v>
       </c>
       <c r="C62" s="37"/>
       <c r="D62" s="37"/>
       <c r="E62" s="37"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="37"/>
     </row>
     <row r="63" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="35" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C63" s="38"/>
       <c r="D63" s="38"/>
       <c r="E63" s="38"/>
       <c r="F63" s="38"/>
       <c r="G63" s="38"/>
       <c r="H63" s="38"/>
       <c r="I63" s="38"/>
     </row>
     <row r="64" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="13" t="s">
         <v>367</v>
       </c>
       <c r="C64" s="37"/>
       <c r="D64" s="37"/>
       <c r="E64" s="37"/>
       <c r="F64" s="37"/>
       <c r="G64" s="37"/>
       <c r="H64" s="37"/>
     </row>
     <row r="65" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="35" t="s">
         <v>368</v>
       </c>
       <c r="C65" s="38"/>
@@ -6348,97 +6401,97 @@
     <row r="72" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="13" t="s">
         <v>375</v>
       </c>
       <c r="C72" s="37"/>
       <c r="D72" s="37"/>
       <c r="E72" s="37"/>
       <c r="F72" s="37"/>
       <c r="G72" s="37"/>
       <c r="H72" s="37"/>
     </row>
     <row r="73" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="35" t="s">
         <v>376</v>
       </c>
       <c r="C73" s="38"/>
       <c r="D73" s="38"/>
       <c r="E73" s="38"/>
       <c r="F73" s="38"/>
       <c r="G73" s="38"/>
       <c r="H73" s="38"/>
       <c r="I73" s="38"/>
     </row>
     <row r="74" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="13" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C74" s="37"/>
       <c r="D74" s="37"/>
       <c r="E74" s="37"/>
       <c r="F74" s="37"/>
       <c r="G74" s="37"/>
       <c r="H74" s="37"/>
     </row>
     <row r="75" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="35" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C75" s="38"/>
       <c r="D75" s="38"/>
       <c r="E75" s="38"/>
       <c r="F75" s="38"/>
       <c r="G75" s="38"/>
       <c r="H75" s="38"/>
       <c r="I75" s="38"/>
     </row>
     <row r="76" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="13" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C76" s="37"/>
       <c r="D76" s="37"/>
       <c r="E76" s="37"/>
       <c r="F76" s="37"/>
       <c r="G76" s="37"/>
       <c r="H76" s="37"/>
     </row>
     <row r="77" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="35" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C77" s="38"/>
       <c r="D77" s="38"/>
       <c r="E77" s="38"/>
       <c r="F77" s="38"/>
       <c r="G77" s="38"/>
       <c r="H77" s="38"/>
       <c r="I77" s="38"/>
     </row>
     <row r="78" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B78" s="55" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C78" s="56"/>
       <c r="D78" s="56"/>
       <c r="E78" s="56"/>
       <c r="F78" s="56"/>
       <c r="G78" s="56"/>
       <c r="H78" s="56"/>
       <c r="I78" s="57"/>
     </row>
     <row r="79" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
     </row>
     <row r="80" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
@@ -6459,150 +6512,146 @@
     <row r="82" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82"/>
       <c r="C82" s="37"/>
       <c r="D82" s="37"/>
       <c r="E82" s="37"/>
       <c r="F82" s="37"/>
       <c r="G82" s="37"/>
       <c r="H82" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBA69E99-4BB6-46FD-81F3-684957B40A11}">
   <dimension ref="B1:H9"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="54" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="71" t="s">
         <v>382</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="H5" s="70"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C6" s="45" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="35" t="s">
+        <v>384</v>
+      </c>
+      <c r="C7" s="35" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
     </row>
     <row r="8" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="41" t="s">
+        <v>386</v>
+      </c>
+      <c r="C8" s="58" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
     </row>
     <row r="9" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId1" xr:uid="{2102AD6D-A7B2-4C7E-B584-897E3259EC49}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{875688DE-30BB-45F8-937E-93BEA92B01CD}">
   <dimension ref="B1:I89"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H3" s="19"/>
       <c r="I3" s="20"/>
     </row>
     <row r="4" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>36</v>
@@ -6841,90 +6890,90 @@
       </c>
       <c r="G15" s="31">
         <v>11</v>
       </c>
       <c r="H15" s="31">
         <v>9</v>
       </c>
       <c r="I15" s="31">
         <f>SUM(I9:I14)</f>
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B16" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
     <row r="17" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="67"/>
-[...6 lines deleted...]
-      <c r="I17" s="67"/>
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
     </row>
     <row r="18" spans="2:9" s="29" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="68"/>
-[...6 lines deleted...]
-      <c r="I18" s="68"/>
+      <c r="B18" s="69"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="69"/>
     </row>
     <row r="19" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="69"/>
-[...6 lines deleted...]
-      <c r="I19" s="69"/>
+      <c r="B19" s="70"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="70"/>
     </row>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="70" t="s">
+      <c r="B21" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="70"/>
-[...4 lines deleted...]
-      <c r="H21" s="70"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
       <c r="I21" s="34"/>
     </row>
     <row r="22" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B22" s="43" t="s">
         <v>288</v>
       </c>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
     </row>
     <row r="23" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="44" t="s">
         <v>289</v>
       </c>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
@@ -7718,105 +7767,101 @@
       <c r="E89" s="52"/>
       <c r="F89" s="52"/>
       <c r="G89" s="52"/>
       <c r="H89" s="52"/>
       <c r="I89" s="52"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B23:B48">
     <sortCondition ref="B22:B48"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD60977F-9EDB-4EAB-8A1C-D21450BF9B1B}">
   <dimension ref="B1:H5"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="54"/>
     </row>
     <row r="5" spans="2:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="71" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="B5" s="72" t="s">
+        <v>389</v>
+      </c>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47CF921E-3C9A-4B30-A1A6-A8CE837AEF38}">
   <dimension ref="B1:I133"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="21" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H3" s="19"/>
       <c r="I3" s="20"/>
     </row>
     <row r="4" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>36</v>
@@ -8051,92 +8096,92 @@
       </c>
       <c r="G15" s="31">
         <v>11</v>
       </c>
       <c r="H15" s="31">
         <v>7</v>
       </c>
       <c r="I15" s="31">
         <f>SUM(I9:I14)</f>
         <v>113</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B16" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
     <row r="17" spans="2:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="72" t="s">
+      <c r="B17" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="67"/>
-[...5 lines deleted...]
-      <c r="I17" s="67"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
     </row>
     <row r="18" spans="2:9" s="29" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="68"/>
-[...6 lines deleted...]
-      <c r="I18" s="68"/>
+      <c r="B18" s="69"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="69"/>
     </row>
     <row r="19" spans="2:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="73"/>
-[...6 lines deleted...]
-      <c r="I19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
+      <c r="G19" s="74"/>
+      <c r="H19" s="74"/>
+      <c r="I19" s="74"/>
     </row>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="70" t="s">
+      <c r="B21" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="70"/>
-[...4 lines deleted...]
-      <c r="H21" s="70"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
       <c r="I21" s="34"/>
     </row>
     <row r="22" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B22" s="45" t="s">
         <v>180</v>
       </c>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
     </row>
     <row r="23" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="35" t="s">
         <v>181</v>
       </c>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>