--- v2 (2026-05-25)
+++ v3 (2026-08-25)
@@ -19,51 +19,51 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\01. Nou Portal Transparència\04. Serveis públics\4.4 Accés a la informació pública\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CCB28C3-F001-4814-9D1E-FD5720DC6AE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11370CE0-AAEF-4B53-8FC5-6F233DF04304}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="692" xr2:uid="{D1585C60-B892-459B-A035-33EEBE4A46E7}"/>
   </bookViews>
   <sheets>
     <sheet name="Criteris i definicions" sheetId="3" r:id="rId1"/>
     <sheet name="Resum" sheetId="9" r:id="rId2"/>
     <sheet name="2026" sheetId="16" r:id="rId3"/>
     <sheet name="IMF 2026" sheetId="17" r:id="rId4"/>
     <sheet name="2025" sheetId="1" r:id="rId5"/>
     <sheet name="IMF 2025" sheetId="10" r:id="rId6"/>
     <sheet name="2024" sheetId="4" r:id="rId7"/>
     <sheet name="IMF 2024" sheetId="11" r:id="rId8"/>
     <sheet name="2023" sheetId="5" r:id="rId9"/>
     <sheet name="IMF 2023" sheetId="12" r:id="rId10"/>
     <sheet name="2022" sheetId="6" r:id="rId11"/>
     <sheet name="IMF 2022" sheetId="13" r:id="rId12"/>
     <sheet name="2021" sheetId="7" r:id="rId13"/>
     <sheet name="IMF 2021" sheetId="14" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -112,51 +112,51 @@
   <c r="I10" i="16"/>
   <c r="I9" i="16"/>
   <c r="I17" i="16" l="1"/>
   <c r="D15" i="1"/>
   <c r="E15" i="1"/>
   <c r="F15" i="1"/>
   <c r="G15" i="1"/>
   <c r="H15" i="1"/>
   <c r="C15" i="1"/>
   <c r="I14" i="4"/>
   <c r="I11" i="4"/>
   <c r="I10" i="4"/>
   <c r="I9" i="4"/>
   <c r="I12" i="6"/>
   <c r="I10" i="6"/>
   <c r="I9" i="6"/>
   <c r="I15" i="4" l="1"/>
   <c r="I15" i="5"/>
   <c r="I13" i="6"/>
   <c r="I14" i="7"/>
   <c r="I15" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="437">
   <si>
     <t>Gen-Feb</t>
   </si>
   <si>
     <t>Mar-Abr</t>
   </si>
   <si>
     <t>Mai-Jun</t>
   </si>
   <si>
     <t>Jul-Ago</t>
   </si>
   <si>
     <t>Sep-Oct</t>
   </si>
   <si>
     <t>Nov-Dec</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>En tràmit</t>
   </si>
   <si>
@@ -1565,72 +1565,117 @@
   <si>
     <t>Sancions aplicades a empreses de seguretat contractades pels descoberts al servei de Metro (2024-2025)</t>
   </si>
   <si>
     <t>Hores sindicals consumides per seccions sindicals de TB (exercici 2025)</t>
   </si>
   <si>
     <t>Retribució per “objectius / valoració” – Nivells, categories i imports</t>
   </si>
   <si>
     <t>Documentació del contracte de servei de seguretat privada de la xarxa de Metro (2018)</t>
   </si>
   <si>
     <t>Dades de validacions de la línia d’autobús H8 i H4</t>
   </si>
   <si>
     <t>Informació més freqüent (IMF) 2026</t>
   </si>
   <si>
     <t>Durant el període corresponent a l’any 2026 no s’han identificat Informacions Més Freqüents (IMF)</t>
   </si>
   <si>
     <t>Informació estadística 2021-2026</t>
   </si>
   <si>
-    <t>Maig 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Situacions d’absència retribuïda del personal</t>
   </si>
   <si>
     <t>Càlcul de la reducció del 24% dels delictes al transport públic</t>
   </si>
   <si>
     <t>Informació sobre la secció del túnel de metro L3-L5 Diagonal</t>
   </si>
   <si>
     <t>Enunciats i criteris de correcció de processos selectius</t>
   </si>
   <si>
     <t>Manual de conductors i protocols de conducció d’autobusos de TMB</t>
   </si>
   <si>
-    <t>Juliol 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Pla de retirada de la flota d'autobusos d'hidrogen</t>
+  </si>
+  <si>
+    <t>Setembre 2026</t>
+  </si>
+  <si>
+    <t>Agost 2026</t>
+  </si>
+  <si>
+    <t>Accés al projecte de reforma de l’Avinguda Tibidabo i Tramvia Blau</t>
+  </si>
+  <si>
+    <t>Dades operatives del servei d’autobús (freqüència i compliment de servei – línia V17)</t>
+  </si>
+  <si>
+    <t>Sol·licitud d’accés a la informació pública – petició imprecisa</t>
+  </si>
+  <si>
+    <t>Accés a actes, criteris i mèrits del procés selectiu Ref. 10105</t>
+  </si>
+  <si>
+    <t>Moviments de personal i canvis de lloc de treball sense concurs-oposició intern</t>
+  </si>
+  <si>
+    <t>Contractació mitjançant procediment negociat sense publicitat (2022-2026)</t>
+  </si>
+  <si>
+    <t>Hores sindicals i alliberaments vinculats a estructures federatives</t>
+  </si>
+  <si>
+    <t>Freqüència de pas de bus i tramvia per carrers de Barcelona</t>
+  </si>
+  <si>
+    <t>Enunciats de proves selectives – Tècnic/a d’Informació Bus al CCB</t>
+  </si>
+  <si>
+    <t>Accés a informació sobre gestió i accés a dades d’afiliació sindical</t>
+  </si>
+  <si>
+    <t>Incorporacions de personal extern a les societats del grup TMB</t>
+  </si>
+  <si>
+    <t>Informació econòmico-laboral relativa a la massa salarial de TB</t>
+  </si>
+  <si>
+    <t>Nombre de treballadors amb MTI vinculats al pacte de trasllat a ZFII de 1987 i fora d’aquest pacte</t>
+  </si>
+  <si>
+    <t>Profunditat de la llosa del túnel de la L2 del Metro a l'Avinguda Marquès de Mont-roig (Badalona)</t>
+  </si>
+  <si>
+    <t>Plànols "as-built" de l'estació Sant Roc (L2) i túnel adjacent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -2033,85 +2078,85 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
@@ -2446,84 +2491,86 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.tmb.cat/ca/serveis-publics/cartes-i-cataleg-serveis/cataleg-serveis-prestats/dades-basiques-i-demanda" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E85C4957-F851-49C7-A4D6-2D161CFB8039}">
   <dimension ref="B1:D33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="D4" sqref="D4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="52" style="1" customWidth="1"/>
     <col min="3" max="3" width="169.42578125" style="1" customWidth="1"/>
-    <col min="4" max="4" width="13.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.5703125" style="1" customWidth="1"/>
     <col min="5" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="64" t="s">
+      <c r="B2" s="63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="D3" s="63" t="s">
-        <v>414</v>
+      <c r="D3" s="74" t="s">
+        <v>421</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="63" t="s">
+      <c r="D4" s="62" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="5" spans="2:4" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="2:4" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:4" s="13" customFormat="1" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B7" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="2:4" s="13" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
@@ -2630,130 +2677,130 @@
       </c>
     </row>
     <row r="23" spans="2:3" s="13" customFormat="1" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="2:3" s="13" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="2:3" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="2:3" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="2:3" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="66"/>
-      <c r="C27" s="66"/>
+      <c r="B27" s="65"/>
+      <c r="C27" s="65"/>
     </row>
     <row r="28" spans="2:3" s="13" customFormat="1" ht="129" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="67" t="s">
+      <c r="B28" s="66" t="s">
         <v>100</v>
       </c>
-      <c r="C28" s="67"/>
+      <c r="C28" s="66"/>
     </row>
     <row r="29" spans="2:3" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="2:3" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="31" spans="2:3" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="66"/>
-      <c r="C31" s="66"/>
+      <c r="B31" s="65"/>
+      <c r="C31" s="65"/>
     </row>
     <row r="32" spans="2:3" s="13" customFormat="1" ht="138" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="67" t="s">
+      <c r="B32" s="66" t="s">
         <v>379</v>
       </c>
-      <c r="C32" s="67"/>
+      <c r="C32" s="66"/>
     </row>
     <row r="33" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28C801A6-D6A0-45EF-A683-AC0BFEF9F269}">
   <dimension ref="B1:H9"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="54" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="71" t="s">
+      <c r="B5" s="70" t="s">
         <v>382</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>383</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>382</v>
       </c>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="35" t="s">
         <v>384</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>385</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
@@ -2997,90 +3044,90 @@
       </c>
       <c r="G13" s="31">
         <v>4</v>
       </c>
       <c r="H13" s="31">
         <v>5</v>
       </c>
       <c r="I13" s="31">
         <f>SUM(I9:I12)</f>
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B14" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
     </row>
     <row r="15" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="68"/>
-[...6 lines deleted...]
-      <c r="I15" s="68"/>
+      <c r="B15" s="67"/>
+      <c r="C15" s="67"/>
+      <c r="D15" s="67"/>
+      <c r="E15" s="67"/>
+      <c r="F15" s="67"/>
+      <c r="G15" s="67"/>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67"/>
     </row>
     <row r="16" spans="2:9" s="29" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="69"/>
-[...6 lines deleted...]
-      <c r="I16" s="69"/>
+      <c r="B16" s="68"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
     </row>
     <row r="17" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="70"/>
-[...6 lines deleted...]
-      <c r="I17" s="70"/>
+      <c r="B17" s="69"/>
+      <c r="C17" s="69"/>
+      <c r="D17" s="69"/>
+      <c r="E17" s="69"/>
+      <c r="F17" s="69"/>
+      <c r="G17" s="69"/>
+      <c r="H17" s="69"/>
+      <c r="I17" s="69"/>
     </row>
     <row r="18" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="19" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="71" t="s">
+      <c r="B19" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="71"/>
-[...4 lines deleted...]
-      <c r="H19" s="71"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
       <c r="I19" s="34"/>
     </row>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B20" s="45" t="s">
         <v>146</v>
       </c>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="45"/>
       <c r="F20" s="45"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="35" t="s">
         <v>147</v>
       </c>
       <c r="C21" s="35"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
@@ -3492,59 +3539,59 @@
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="54" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="71" t="s">
+      <c r="B5" s="70" t="s">
         <v>382</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>383</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>382</v>
       </c>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="35" t="s">
         <v>384</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>385</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
@@ -3811,92 +3858,92 @@
       </c>
       <c r="G14" s="31">
         <v>4</v>
       </c>
       <c r="H14" s="31">
         <v>18</v>
       </c>
       <c r="I14" s="31">
         <f>SUM(I9:I13)</f>
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B15" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
     </row>
     <row r="16" spans="2:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="73" t="s">
+      <c r="B16" s="72" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="68"/>
-[...5 lines deleted...]
-      <c r="I16" s="68"/>
+      <c r="C16" s="67"/>
+      <c r="D16" s="67"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
     </row>
     <row r="17" spans="2:9" s="29" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="69"/>
-[...6 lines deleted...]
-      <c r="I17" s="69"/>
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
     </row>
     <row r="18" spans="2:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="74"/>
-[...6 lines deleted...]
-      <c r="I18" s="74"/>
+      <c r="B18" s="73"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
     </row>
     <row r="19" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="71" t="s">
+      <c r="B20" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="71"/>
-[...4 lines deleted...]
-      <c r="H20" s="71"/>
+      <c r="C20" s="70"/>
+      <c r="D20" s="70"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="70"/>
       <c r="I20" s="34"/>
     </row>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B21" s="45" t="s">
         <v>101</v>
       </c>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
     </row>
     <row r="22" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="35" t="s">
         <v>102</v>
       </c>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
@@ -4417,59 +4464,59 @@
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="54" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="71" t="s">
+      <c r="B5" s="70" t="s">
         <v>382</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>383</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>382</v>
       </c>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="35" t="s">
         <v>384</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>385</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
@@ -4483,51 +4530,53 @@
         <v>387</v>
       </c>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
     </row>
     <row r="9" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId1" xr:uid="{DB150E85-8579-4387-8E6F-A70D9DD9AE4C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB719136-36BE-4E26-AB98-213AB2A9CC61}">
   <dimension ref="B1:H18"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="9">
         <v>2021</v>
@@ -4547,698 +4596,713 @@
       <c r="H4" s="9">
         <v>2026</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B5" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="35">
         <v>45</v>
       </c>
       <c r="D5" s="35">
         <v>34</v>
       </c>
       <c r="E5" s="35">
         <v>113</v>
       </c>
       <c r="F5" s="35">
         <v>68</v>
       </c>
       <c r="G5" s="35">
         <v>61</v>
       </c>
       <c r="H5" s="35">
         <f>'2026'!C5</f>
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="41">
         <v>40</v>
       </c>
       <c r="D6" s="41">
         <v>30</v>
       </c>
       <c r="E6" s="41">
         <v>39</v>
       </c>
       <c r="F6" s="41">
         <v>42</v>
       </c>
       <c r="G6" s="41">
         <v>19</v>
       </c>
       <c r="H6" s="41">
         <f>'2026'!C6</f>
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:8" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="2"/>
     </row>
     <row r="8" spans="2:8" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="9">
         <v>2021</v>
       </c>
       <c r="D8" s="9">
         <v>2022</v>
       </c>
       <c r="E8" s="9">
         <v>2023</v>
       </c>
       <c r="F8" s="9">
         <v>2024</v>
       </c>
       <c r="G8" s="9">
         <v>2025</v>
       </c>
       <c r="H8" s="9">
         <v>2026</v>
       </c>
     </row>
     <row r="9" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="49">
         <v>0</v>
       </c>
       <c r="D9" s="49">
         <v>0</v>
       </c>
       <c r="E9" s="49">
         <v>0</v>
       </c>
       <c r="F9" s="49">
         <v>0</v>
       </c>
       <c r="G9" s="49">
         <v>0</v>
       </c>
       <c r="H9" s="49">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="49">
         <v>0</v>
       </c>
       <c r="D10" s="49">
         <v>2</v>
       </c>
       <c r="E10" s="49">
         <v>0</v>
       </c>
       <c r="F10" s="49">
         <v>28</v>
       </c>
       <c r="G10" s="49">
         <v>29</v>
       </c>
       <c r="H10" s="49">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="2:8" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="49">
         <v>1</v>
       </c>
       <c r="D11" s="49">
         <v>0</v>
       </c>
       <c r="E11" s="49">
         <v>2</v>
       </c>
       <c r="F11" s="49">
         <v>3</v>
       </c>
       <c r="G11" s="49">
         <v>3</v>
       </c>
       <c r="H11" s="49">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="49">
         <v>3</v>
       </c>
       <c r="D12" s="49">
         <v>0</v>
       </c>
       <c r="E12" s="49">
         <v>5</v>
       </c>
       <c r="F12" s="49">
         <v>0</v>
       </c>
       <c r="G12" s="49">
         <v>8</v>
       </c>
       <c r="H12" s="49">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="49">
         <v>1</v>
       </c>
       <c r="D13" s="49">
         <v>2</v>
       </c>
       <c r="E13" s="49">
         <v>8</v>
       </c>
       <c r="F13" s="49">
         <v>3</v>
       </c>
       <c r="G13" s="49">
         <v>0</v>
       </c>
       <c r="H13" s="49">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="2:8" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="49">
         <v>36</v>
       </c>
       <c r="D14" s="49">
         <v>27</v>
       </c>
       <c r="E14" s="49">
         <v>45</v>
       </c>
       <c r="F14" s="49">
         <v>11</v>
       </c>
       <c r="G14" s="49">
         <v>4</v>
       </c>
       <c r="H14" s="49">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="2:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="49">
         <v>0</v>
       </c>
       <c r="D15" s="49">
         <v>0</v>
       </c>
       <c r="E15" s="49">
         <v>7</v>
       </c>
       <c r="F15" s="49">
         <v>17</v>
       </c>
       <c r="G15" s="49">
         <v>12</v>
       </c>
       <c r="H15" s="49">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="2:8" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="50">
         <v>4</v>
       </c>
       <c r="D16" s="50">
         <v>3</v>
       </c>
       <c r="E16" s="50">
         <v>46</v>
       </c>
       <c r="F16" s="50">
         <v>6</v>
       </c>
       <c r="G16" s="50">
         <v>5</v>
       </c>
       <c r="H16" s="50">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="2:8" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="31">
         <f>SUM(C9:C16)</f>
         <v>45</v>
       </c>
       <c r="D17" s="31">
         <f>SUM(D9:D16)</f>
         <v>34</v>
       </c>
       <c r="E17" s="31">
         <f>SUM(E9:E16)</f>
         <v>113</v>
       </c>
       <c r="F17" s="31">
         <f>SUM(F9:F16)</f>
         <v>68</v>
       </c>
       <c r="G17" s="31">
         <f>SUM(G9:G16)</f>
         <v>61</v>
       </c>
       <c r="H17" s="31">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C17:G17" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFB81238-F759-45D8-8E91-36393E2A5821}">
-  <dimension ref="B1:K42"/>
+  <dimension ref="B1:K60"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="I9" sqref="I9:I17"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1"/>
-    <col min="4" max="4" width="11.42578125" style="1" customWidth="1"/>
-    <col min="5" max="8" width="11.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="5" width="11.42578125" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H3" s="19"/>
       <c r="I3" s="20"/>
     </row>
     <row r="4" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="9">
         <v>2026</v>
       </c>
       <c r="H4" s="19"/>
       <c r="I4" s="20"/>
     </row>
     <row r="5" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B5" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="35">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="H5" s="19"/>
       <c r="I5" s="20"/>
     </row>
     <row r="6" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="41">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
     </row>
     <row r="7" spans="2:9" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="2"/>
       <c r="I7" s="20"/>
     </row>
     <row r="8" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="10">
         <v>0</v>
       </c>
       <c r="D9" s="10">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E9" s="10"/>
+        <v>0</v>
+      </c>
+      <c r="E9" s="10">
+        <v>0</v>
+      </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="15">
         <f>SUM(C9:H9)</f>
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="11">
         <v>6</v>
       </c>
       <c r="D10" s="11">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E10" s="11"/>
+        <v>4</v>
+      </c>
+      <c r="E10" s="11">
+        <v>3</v>
+      </c>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="16">
         <f t="shared" ref="I10:I16" si="0">SUM(C10:H10)</f>
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="11">
         <v>1</v>
       </c>
       <c r="D11" s="11">
         <v>1</v>
       </c>
-      <c r="E11" s="11"/>
+      <c r="E11" s="11">
+        <v>0</v>
+      </c>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="16">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="2:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="11">
         <v>2</v>
       </c>
       <c r="D12" s="11">
         <v>2</v>
       </c>
-      <c r="E12" s="11"/>
+      <c r="E12" s="11">
+        <v>1</v>
+      </c>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="16">
         <f>SUM(C12:H12)</f>
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="2:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E13" s="11"/>
+        <v>2</v>
+      </c>
+      <c r="E13" s="11">
+        <v>0</v>
+      </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="16">
         <f t="shared" si="0"/>
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="11">
         <v>3</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
-      <c r="E14" s="11"/>
+      <c r="E14" s="11">
+        <v>1</v>
+      </c>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="16">
         <f t="shared" si="0"/>
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="2:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
-      <c r="E15" s="11"/>
+      <c r="E15" s="11">
+        <v>8</v>
+      </c>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="16">
         <f t="shared" si="0"/>
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="2:9" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="12">
         <v>2</v>
       </c>
       <c r="D16" s="12">
         <v>0</v>
       </c>
-      <c r="E16" s="12"/>
+      <c r="E16" s="12">
+        <v>2</v>
+      </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="17">
         <f t="shared" si="0"/>
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="2:11" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="31">
         <f t="shared" ref="C17:I17" si="1">SUM(C9:C16)</f>
         <v>15</v>
       </c>
       <c r="D17" s="31">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="E17" s="31">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I17" s="31">
         <f t="shared" si="1"/>
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="2:11" ht="20.100000000000001" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B18" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
     </row>
     <row r="19" spans="2:11" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="68"/>
-[...6 lines deleted...]
-      <c r="I19" s="68"/>
+      <c r="B19" s="67"/>
+      <c r="C19" s="67"/>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
     </row>
     <row r="20" spans="2:11" s="29" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="69"/>
-[...6 lines deleted...]
-      <c r="I20" s="69"/>
+      <c r="B20" s="68"/>
+      <c r="C20" s="68"/>
+      <c r="D20" s="68"/>
+      <c r="E20" s="68"/>
+      <c r="F20" s="68"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="68"/>
+      <c r="I20" s="68"/>
     </row>
     <row r="21" spans="2:11" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="70"/>
-[...6 lines deleted...]
-      <c r="I21" s="70"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
     </row>
     <row r="22" spans="2:11" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="2:11" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="71" t="s">
+      <c r="B23" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="C23" s="71"/>
-[...4 lines deleted...]
-      <c r="H23" s="71"/>
+      <c r="C23" s="70"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="70"/>
+      <c r="F23" s="70"/>
+      <c r="G23" s="70"/>
+      <c r="H23" s="70"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
     </row>
     <row r="24" spans="2:11" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B24" s="45" t="s">
         <v>369</v>
       </c>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
     </row>
     <row r="25" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="35" t="s">
         <v>400</v>
       </c>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
     </row>
     <row r="26" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="35" t="s">
+      <c r="B26" s="13" t="s">
         <v>398</v>
       </c>
-      <c r="C26" s="38"/>
-[...7 lines deleted...]
-      <c r="K26" s="38"/>
+      <c r="C26" s="37"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="37"/>
+      <c r="H26" s="37"/>
     </row>
     <row r="27" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="35" t="s">
         <v>401</v>
       </c>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
       <c r="E27" s="38"/>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
       <c r="I27" s="38"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
     </row>
     <row r="28" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="13" t="s">
         <v>402</v>
       </c>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
@@ -5323,178 +5387,403 @@
         <v>409</v>
       </c>
       <c r="C35" s="38"/>
       <c r="D35" s="38"/>
       <c r="E35" s="38"/>
       <c r="F35" s="38"/>
       <c r="G35" s="38"/>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
     </row>
     <row r="36" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="13" t="s">
         <v>410</v>
       </c>
       <c r="C36" s="37"/>
       <c r="D36" s="37"/>
       <c r="E36" s="37"/>
       <c r="F36" s="37"/>
       <c r="G36" s="37"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="35" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="38"/>
     </row>
     <row r="38" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="13" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
     </row>
     <row r="39" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="35" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C39" s="38"/>
       <c r="D39" s="38"/>
       <c r="E39" s="38"/>
       <c r="F39" s="38"/>
       <c r="G39" s="38"/>
       <c r="H39" s="38"/>
       <c r="I39" s="38"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
     </row>
     <row r="40" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="13" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C40" s="37"/>
       <c r="D40" s="37"/>
       <c r="E40" s="37"/>
       <c r="F40" s="37"/>
       <c r="G40" s="37"/>
       <c r="H40" s="37"/>
     </row>
     <row r="41" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="35" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C41" s="38"/>
       <c r="D41" s="38"/>
       <c r="E41" s="38"/>
       <c r="F41" s="38"/>
       <c r="G41" s="38"/>
       <c r="H41" s="38"/>
       <c r="I41" s="38"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
     </row>
-    <row r="42" spans="2:11" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="K42" s="57"/>
+    <row r="42" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="C42" s="37"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="37"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="37"/>
+    </row>
+    <row r="43" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="35" t="s">
+        <v>422</v>
+      </c>
+      <c r="C43" s="38"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+    </row>
+    <row r="44" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="37"/>
+    </row>
+    <row r="45" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="35" t="s">
+        <v>424</v>
+      </c>
+      <c r="C45" s="38"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="38"/>
+      <c r="G45" s="38"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="38"/>
+      <c r="K45" s="38"/>
+    </row>
+    <row r="46" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="13" t="s">
+        <v>425</v>
+      </c>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+    </row>
+    <row r="47" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="35" t="s">
+        <v>426</v>
+      </c>
+      <c r="C47" s="38"/>
+      <c r="D47" s="38"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="38"/>
+      <c r="G47" s="38"/>
+      <c r="H47" s="38"/>
+      <c r="I47" s="38"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+    </row>
+    <row r="48" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+    </row>
+    <row r="49" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="35" t="s">
+        <v>428</v>
+      </c>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
+      <c r="I49" s="38"/>
+      <c r="J49" s="38"/>
+      <c r="K49" s="38"/>
+    </row>
+    <row r="50" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
+    </row>
+    <row r="51" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="35" t="s">
+        <v>429</v>
+      </c>
+      <c r="C51" s="38"/>
+      <c r="D51" s="38"/>
+      <c r="E51" s="38"/>
+      <c r="F51" s="38"/>
+      <c r="G51" s="38"/>
+      <c r="H51" s="38"/>
+      <c r="I51" s="38"/>
+      <c r="J51" s="38"/>
+      <c r="K51" s="38"/>
+    </row>
+    <row r="52" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="C52" s="37"/>
+      <c r="D52" s="37"/>
+      <c r="E52" s="37"/>
+      <c r="F52" s="37"/>
+      <c r="G52" s="37"/>
+      <c r="H52" s="37"/>
+    </row>
+    <row r="53" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="35" t="s">
+        <v>430</v>
+      </c>
+      <c r="C53" s="38"/>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="38"/>
+      <c r="G53" s="38"/>
+      <c r="H53" s="38"/>
+      <c r="I53" s="38"/>
+      <c r="J53" s="38"/>
+      <c r="K53" s="38"/>
+    </row>
+    <row r="54" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="C54" s="37"/>
+      <c r="D54" s="37"/>
+      <c r="E54" s="37"/>
+      <c r="F54" s="37"/>
+      <c r="G54" s="37"/>
+      <c r="H54" s="37"/>
+    </row>
+    <row r="55" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="35" t="s">
+        <v>432</v>
+      </c>
+      <c r="C55" s="38"/>
+      <c r="D55" s="38"/>
+      <c r="E55" s="38"/>
+      <c r="F55" s="38"/>
+      <c r="G55" s="38"/>
+      <c r="H55" s="38"/>
+      <c r="I55" s="38"/>
+      <c r="J55" s="38"/>
+      <c r="K55" s="38"/>
+    </row>
+    <row r="56" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="C56" s="37"/>
+      <c r="D56" s="37"/>
+      <c r="E56" s="37"/>
+      <c r="F56" s="37"/>
+      <c r="G56" s="37"/>
+      <c r="H56" s="37"/>
+    </row>
+    <row r="57" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="35" t="s">
+        <v>431</v>
+      </c>
+      <c r="C57" s="38"/>
+      <c r="D57" s="38"/>
+      <c r="E57" s="38"/>
+      <c r="F57" s="38"/>
+      <c r="G57" s="38"/>
+      <c r="H57" s="38"/>
+      <c r="I57" s="38"/>
+      <c r="J57" s="38"/>
+      <c r="K57" s="38"/>
+    </row>
+    <row r="58" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="C58" s="37"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="37"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="37"/>
+    </row>
+    <row r="59" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="35" t="s">
+        <v>435</v>
+      </c>
+      <c r="C59" s="38"/>
+      <c r="D59" s="38"/>
+      <c r="E59" s="38"/>
+      <c r="F59" s="38"/>
+      <c r="G59" s="38"/>
+      <c r="H59" s="38"/>
+      <c r="I59" s="38"/>
+      <c r="J59" s="38"/>
+      <c r="K59" s="38"/>
+    </row>
+    <row r="60" spans="2:11" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="55" t="s">
+        <v>436</v>
+      </c>
+      <c r="C60" s="56"/>
+      <c r="D60" s="56"/>
+      <c r="E60" s="56"/>
+      <c r="F60" s="56"/>
+      <c r="G60" s="56"/>
+      <c r="H60" s="56"/>
+      <c r="I60" s="57"/>
+      <c r="J60" s="57"/>
+      <c r="K60" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="B23:H23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A4652BD-DD7A-4704-A4C9-52A5A9DE62A2}">
   <dimension ref="B1:H5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="65"/>
+      <c r="B4" s="64"/>
     </row>
     <row r="5" spans="2:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="72" t="s">
+      <c r="B5" s="71" t="s">
         <v>412</v>
       </c>
-      <c r="C5" s="72"/>
-[...4 lines deleted...]
-      <c r="H5" s="72"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5BB4F4A-4CF5-4B4B-85AA-B50583B30070}">
   <dimension ref="B1:I82"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="7" width="11.42578125" style="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
@@ -5758,90 +6047,90 @@
         <f t="shared" si="2"/>
         <v>8</v>
       </c>
       <c r="H15" s="31">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="I15" s="31">
         <f t="shared" si="2"/>
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B16" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
     <row r="17" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="68"/>
-[...6 lines deleted...]
-      <c r="I17" s="68"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
     </row>
     <row r="18" spans="2:9" s="29" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="69"/>
-[...6 lines deleted...]
-      <c r="I18" s="69"/>
+      <c r="B18" s="68"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="68"/>
     </row>
     <row r="19" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="70"/>
-[...6 lines deleted...]
-      <c r="I19" s="70"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
+      <c r="E19" s="69"/>
+      <c r="F19" s="69"/>
+      <c r="G19" s="69"/>
+      <c r="H19" s="69"/>
+      <c r="I19" s="69"/>
     </row>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="71" t="s">
+      <c r="B21" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="71"/>
-[...4 lines deleted...]
-      <c r="H21" s="71"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="70"/>
       <c r="I21" s="34"/>
     </row>
     <row r="22" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B22" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
     </row>
     <row r="23" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="35" t="s">
         <v>96</v>
       </c>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
@@ -6541,59 +6830,59 @@
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="54" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="71" t="s">
+      <c r="B5" s="70" t="s">
         <v>382</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
     </row>
     <row r="6" spans="2:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>383</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>382</v>
       </c>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="35" t="s">
         <v>384</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>385</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
@@ -6890,90 +7179,90 @@
       </c>
       <c r="G15" s="31">
         <v>11</v>
       </c>
       <c r="H15" s="31">
         <v>9</v>
       </c>
       <c r="I15" s="31">
         <f>SUM(I9:I14)</f>
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B16" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
     <row r="17" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="68"/>
-[...6 lines deleted...]
-      <c r="I17" s="68"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
     </row>
     <row r="18" spans="2:9" s="29" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="69"/>
-[...6 lines deleted...]
-      <c r="I18" s="69"/>
+      <c r="B18" s="68"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="68"/>
     </row>
     <row r="19" spans="2:9" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="70"/>
-[...6 lines deleted...]
-      <c r="I19" s="70"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
+      <c r="E19" s="69"/>
+      <c r="F19" s="69"/>
+      <c r="G19" s="69"/>
+      <c r="H19" s="69"/>
+      <c r="I19" s="69"/>
     </row>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="71" t="s">
+      <c r="B21" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="71"/>
-[...4 lines deleted...]
-      <c r="H21" s="71"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="70"/>
       <c r="I21" s="34"/>
     </row>
     <row r="22" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B22" s="43" t="s">
         <v>288</v>
       </c>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
     </row>
     <row r="23" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="44" t="s">
         <v>289</v>
       </c>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
@@ -7794,59 +8083,59 @@
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="60.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="40" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="53"/>
     </row>
     <row r="4" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="54"/>
     </row>
     <row r="5" spans="2:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="72" t="s">
+      <c r="B5" s="71" t="s">
         <v>389</v>
       </c>
-      <c r="C5" s="72"/>
-[...4 lines deleted...]
-      <c r="H5" s="72"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47CF921E-3C9A-4B30-A1A6-A8CE837AEF38}">
   <dimension ref="B1:I133"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
@@ -8096,92 +8385,92 @@
       </c>
       <c r="G15" s="31">
         <v>11</v>
       </c>
       <c r="H15" s="31">
         <v>7</v>
       </c>
       <c r="I15" s="31">
         <f>SUM(I9:I14)</f>
         <v>113</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B16" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
     <row r="17" spans="2:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="73" t="s">
+      <c r="B17" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="68"/>
-[...5 lines deleted...]
-      <c r="I17" s="68"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
     </row>
     <row r="18" spans="2:9" s="29" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="69"/>
-[...6 lines deleted...]
-      <c r="I18" s="69"/>
+      <c r="B18" s="68"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="68"/>
     </row>
     <row r="19" spans="2:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="74"/>
-[...6 lines deleted...]
-      <c r="I19" s="74"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="73"/>
+      <c r="F19" s="73"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
     </row>
     <row r="20" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="71" t="s">
+      <c r="B21" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="71"/>
-[...4 lines deleted...]
-      <c r="H21" s="71"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="70"/>
       <c r="I21" s="34"/>
     </row>
     <row r="22" spans="2:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B22" s="45" t="s">
         <v>180</v>
       </c>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
     </row>
     <row r="23" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="35" t="s">
         <v>181</v>
       </c>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>